--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -521,820 +521,820 @@
           <t>Website Resmi</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Link Google Maps</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>Latitude</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>SMPK Ora et Labora Pamulang</t>
+          <t>PT Satu Ekspor Indonesia (ZendEase by 1Export)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Sekolah Menengah Pertama (SMP)</t>
+          <t>PT / Korporat</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>62217421106</t>
+          <t>622121393369</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>(021) 7421106</t>
-[...2 lines deleted...]
-      <c r="H2" t="inlineStr"/>
+          <t>(021) 21393369</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>hello@zendease.com</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Jl. Siliwangi No.Raya, Pamulang Bar., Kec. Pamulang, Kota Tangerang Selatan, Banten 15417</t>
+          <t>Jl. K.H. Wahid Hasyim No.55, RT.1/RW.4, Gondangdia, Kec. Menteng, Kota Jakarta Pusat, Daerah Khusus Ibukota Jakarta 10350</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M2" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="N2" t="n">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
-      <c r="P2" t="inlineStr"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>https://zendease.com/id/services</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/SMPK+Ora+et+Labora+Pamulang/data=!4m7!3m6!1s0x2e69ef81dba3a927:0x877d0f92106fe203!8m2!3d-6.3426386!4d106.7274749!16s%2Fg%2F1pzwbf_2k!19sChIJJ6mj24HvaS4RA-JvEJIPfYc?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT+Satu+Ekspor+Indonesia+%28ZendEase+by+1Export%29/data=!4m7!3m6!1s0x2e69f5dffa93be6f:0x1b9b6e48e76fa2e3!8m2!3d-6.1876301!4d106.8284959!16s%2Fg%2F11kbpg1px0!19sChIJb76T-t_1aS4R46Jv50humxs?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R2" t="n">
-        <v>-6.3426386</v>
+        <v>-6.1876301</v>
       </c>
       <c r="S2" t="n">
-        <v>106.7274749</v>
+        <v>106.8284959</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Sekolah Kristen BPK PENABUR Jakarta - SMPK Bintaro Jaya</t>
+          <t>PT. Nagase Impor-Ekspor Indonesia</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>622173456854</t>
+          <t>622130212292</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>(021) 73456854</t>
-[...2 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>(021) 30212292</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>core@2.11.8</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Bintaro Jaya, Jalan Panglima Polim No.1 Kavling A6, Pondok Jaya, Pondok Aren, South Tangerang City, Banten 15224</t>
+          <t>Menara Astra, Jl. Jenderal Sudirman No.Kav. 5-6 15th Floor, RT.10/RW.11, Karet Tengsin, Tanah Abang, Central Jakarta City, Jakarta 10220</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M3" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="N3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
-      <c r="P3" t="inlineStr"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>https://group.nagase.com/id/</t>
+        </is>
+      </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/Sekolah+Kristen+BPK+PENABUR+Jakarta+-+SMPK+Bintaro+Jaya/data=!4m7!3m6!1s0x2e69f67607099091:0x94b08a663676776e!8m2!3d-6.273574!4d106.7153181!16s%2Fg%2F11_dz4nwq!19sChIJkZAJB3b2aS4Rbnd2NmaKsJQ?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT.+Nagase+Impor-Ekspor+Indonesia/data=!4m7!3m6!1s0x2e69f41ce9aa8657:0x7a2873313f27f57d!8m2!3d-6.2073728!4d106.8212549!16s%2Fg%2F1q5gnnws7!19sChIJV4aq6Rz0aS4RffUnPzFzKHo?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R3" t="n">
-        <v>-6.273574</v>
+        <v>-6.2073728</v>
       </c>
       <c r="S3" t="n">
-        <v>106.7153181</v>
+        <v>106.8212549</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Sekolah Kristen SoliDEO</t>
+          <t>Kotak Kilat - Jasa Ekspor Impor &amp; Freight Forwarder Indonesia</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Aktif di WA</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>6281318801135</t>
+          <t>6281385799829</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>0813-1880-1135</t>
+          <t>0813-8579-9829</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>psb@solideo.sch.id</t>
+          <t>cs@kotakkilat.id</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>ture</t>
+          <t>Kami</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Pimpinan / Pengelola</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Nusa Loka, Jalan Batam Blok J11, 4 Selatan BSD No.Kav 02 Sektor 14, Rw. Mekar Jaya, Kec. Serpong, Kota Tangerang Selatan, Banten 15310</t>
+          <t>Jl. Sukajaya 4 No.21B, RT.5/RW.1, Jelambar Baru, Kec. Grogol petamburan, Kota Jakarta Barat, Daerah Khusus Ibukota Jakarta 11460</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M4" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="N4" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>http://www.solideo.sch.id/</t>
+          <t>https://kotakkilat.id/freight-forwarder-jakarta/</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/Sekolah+Kristen+SoliDEO/data=!4m7!3m6!1s0x2e69e5339d1bb86b:0x32a2cc3b325dc8f8!8m2!3d-6.3060268!4d106.693028!16s%2Fg%2F11h0vrvym!19sChIJa7gbnTPlaS4R-MhdMjvMojI?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/Kotak+Kilat+-+Jasa+Ekspor+Impor+%26+Freight+Forwarder+Indonesia/data=!4m7!3m6!1s0x2e69f7ac514de9f1:0x8a41381a68bb407e!8m2!3d-6.1544477!4d106.7913562!16s%2Fg%2F11mlbx2qfm!19sChIJ8elNUaz3aS4RfkC7aBo4QYo?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R4" t="n">
-        <v>-6.3060268</v>
+        <v>-6.1544477</v>
       </c>
       <c r="S4" t="n">
-        <v>106.693028</v>
+        <v>106.7913562</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Yayasan Anugerah Abadi</t>
+          <t>PT. Lifung Indonesia</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>62217445834</t>
+          <t>622125670055</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>(021) 7445834</t>
+          <t>(021) 25670055</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
-      <c r="I5" t="inlineStr"/>
-      <c r="J5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>kadate</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Pimpinan / Pengelola</t>
+        </is>
+      </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Jl. Benda Raya Jl. Madrasah No.41, RT.8/RW.01, Pd. Benda, Kec. Pamulang, Kota Tangerang Selatan, Banten 15416</t>
+          <t>Gedung Wisma 76, Jl. Letjen S. Parman No.Kav. 76 Lantai 2, RT.4/RW.3, Slipi, Kec. Palmerah, Kota Jakarta Barat, Daerah Khusus Ibukota Jakarta 11410</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M5" t="n">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="N5" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>http://www.ypkanugerahabadi.sch.id/</t>
+          <t>http://www.lifung.com/</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/Yayasan+Anugerah+Abadi/data=!4m7!3m6!1s0x2e69ef9d32374e25:0x19c2a707dd19c74c!8m2!3d-6.3379931!4d106.70893!16s%2Fg%2F1w6ws5cr!19sChIJJU43Mp3vaS4RTMcZ3Qenwhk?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT.+Lifung+Indonesia/data=!4m7!3m6!1s0x2e69f6925eb742af:0x2c89c29522d687f5!8m2!3d-6.1909975!4d106.798018!16s%2Fg%2F1pzrrhnp0!19sChIJr0K3XpL2aS4R9YfWIpXCiSw?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>-6.3379931</v>
+        <v>-6.1909975</v>
       </c>
       <c r="S5" t="n">
-        <v>106.70893</v>
+        <v>106.798018</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Sekolah Menara Harapan/trijayaraya</t>
+          <t>PT Global Marine Logistics</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>PT / Korporat</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>62217445738</t>
+          <t>628119918123</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>(021) 7445738</t>
+          <t>0811-9918-123</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>info@menaraharapan.sch.id</t>
-[...3 lines deleted...]
-      <c r="J6" t="inlineStr"/>
+          <t>admin@globalmarinelogistics.id</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>kami sekarang untuk solusi logistik</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Pimpinan / Pengelola</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Jl. RE Martadinata No.35, Ciputat, Kec. Ciputat, Kota Tangerang Selatan, Banten 15411</t>
+          <t>Menara Rajawali, Mega Kuningan JI. Dr. Ide Anak Agung Gde Agung No.LOT 5 #1 LT. (Floor) 16 &amp; 21, RT.5/RW.2, Kuningan, Kuningan Tim., Kecamatan Setiabudi, Kota Jakarta Selatan, Daerah Khusus Ibukota Jakarta 12950</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M6" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="N6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>http://www.menaraharapan.sch.id/</t>
+          <t>https://www.globalmarinelogistics.id/</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/Sekolah+Menara+Harapan%2Ftrijayaraya/data=!4m7!3m6!1s0x2e69efa056413d91:0xcb4045a160f045d3!8m2!3d-6.3255886!4d106.7464657!16s%2Fg%2F1tgl60m5!19sChIJkT1BVqDvaS4R00XwYKFFQMs?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT+Global+Marine+Logistics/data=!4m7!3m6!1s0x2e69f3fec25ec233:0xdeced59ade9308a0!8m2!3d-6.2271612!4d106.8264264!16s%2Fg%2F11yr93bh19!19sChIJM8Jewv7zaS4RoAiT3prVzt4?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>-6.3255886</v>
+        <v>-6.2271612</v>
       </c>
       <c r="S6" t="n">
-        <v>106.7464657</v>
+        <v>106.8264264</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>SMP Bethesda Indonesia</t>
+          <t>PT. MULTIMARILIN PERMATA NUSANTARA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Sekolah Menengah Pertama (SMP)</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>628561882610</t>
+          <t>62213148122</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>0856-1882-610</t>
-[...2 lines deleted...]
-      <c r="H7" t="inlineStr"/>
+          <t>(021) 3148122</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>sales@multimarilin.co.id</t>
+        </is>
+      </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>Jl. Serua Raya No.29 Kel, Serua, Kec. Ciputat, Kota Tangerang Selatan, Banten 15414</t>
+          <t>Graha Anugerah Building, Jl. Teluk Betung No.42 3rd Floor, RT.4/RW.1, Kb. Melati, Kecamatan Tanah Abang, Kota Jakarta Pusat, Daerah Khusus Ibukota Jakarta 10230</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M7" t="n">
-        <v>4.8</v>
+        <v>3.7</v>
       </c>
       <c r="N7" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
-      <c r="P7" t="inlineStr"/>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>http://multimarilin.co.id/</t>
+        </is>
+      </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/SMP+Bethesda+Indonesia/data=!4m7!3m6!1s0x2e69e51594afe5b1:0x3416a6bd2d7740ea!8m2!3d-6.3168591!4d106.7131649!16s%2Fg%2F11g_zk5k7y!19sChIJseWvlBXlaS4R6kB3Lb2mFjQ?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT.+MULTIMARILIN+PERMATA+NUSANTARA/data=!4m7!3m6!1s0x2e69f421d10fffff:0x82652b849da72547!8m2!3d-6.1965118!4d106.8212945!16s%2Fg%2F11k45n4cyn!19sChIJ__8P0SH0aS4RRyWnnYQrZYI?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>-6.3168591</v>
+        <v>-6.1965118</v>
       </c>
       <c r="S7" t="n">
-        <v>106.7131649</v>
+        <v>106.8212945</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SD SMP SMA KATOLIK RICCI 2</t>
+          <t>EKSPOR / IMPOR / GUDANG / LOGISTIK JAKARTA / JABODETABEK</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Sekolah Dasar (SD)</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Bukan WA</t>
+          <t>Aktif di WA</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>62217355891</t>
+          <t>6281223355801</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>(021) 7355891</t>
-[...16 lines deleted...]
-      </c>
+          <t>0812-2335-5801</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>PPWR+4V8, Jl. Utama 2 No.1, RT.003/RW.2, Pd. Karya, Kec. Pd. Aren, Kota Tangerang Selatan, Banten 15225</t>
+          <t>Mampang Square, Jl. Mampang Prpt. Raya No.88 B-6, RT.4/RW.6, Tegal Parang, Kec. Mampang Prpt., Kota Jakarta Selatan, Daerah Khusus Ibukota Jakarta 12790</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M8" t="n">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="N8" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>Jam favorit di SD SMP SMA KATOLIK RICCI 2</t>
-[...6 lines deleted...]
-      </c>
+          <t>Buka</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/SD+SMP+SMA+KATOLIK+RICCI+2/data=!4m7!3m6!1s0x2e69f08c693f3f53:0x9b7a592ce5afd4cc!8m2!3d-6.2551377!4d106.7429096!16s%2Fg%2F11c1ssh39j!19sChIJUz8_aYzwaS4RzNSv5SxZeps?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/EKSPOR+%2F+IMPOR+%2F+GUDANG+%2F+LOGISTIK+JAKARTA+%2F+JABODETABEK/data=!4m7!3m6!1s0x2e69f3f134592681:0x2a24dc4af85461fa!8m2!3d-6.2511983!4d106.8264347!16s%2Fg%2F11pr7hsl_r!19sChIJgSZZNPHzaS4R-mFU-ErcJCo?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>-6.2551377</v>
+        <v>-6.2511983</v>
       </c>
       <c r="S8" t="n">
-        <v>106.7429096</v>
+        <v>106.8264347</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Sekolah Tara Salvia</t>
+          <t>PT. KARYA SUBUR MAKMUR</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F9" t="inlineStr"/>
+      <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Jl. Menjangan Raya No.9, Sawah Lama, Kec. Ciputat, Kota Tangerang Selatan, Banten 15413</t>
+          <t>no Jl. H. Agus Salim No.67 8, RT.8/RW.4, Gondangdia, Kec. Menteng, Kota Jakarta Pusat, Daerah Khusus Ibukota Jakarta 10350</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M9" t="n">
-        <v>4.8</v>
+        <v>3</v>
       </c>
       <c r="N9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>Buka</t>
         </is>
       </c>
-      <c r="P9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/Sekolah+Tara+Salvia/data=!4m7!3m6!1s0x2e69f01726aba115:0x833fa6571b674395!8m2!3d-6.293801!4d106.73573!16s%2Fg%2F1vcml05q!19sChIJFaGrJhfwaS4RlUNnG1emP4M?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT.+KARYA+SUBUR+MAKMUR/data=!4m7!3m6!1s0x2e69f424360b6bcb:0x15ef0b8b0032d146!8m2!3d-6.1877627!4d106.8253287!16s%2Fg%2F11ckr7yq04!19sChIJy2sLNiT0aS4RRtEyAIsL7xU?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R9" t="n">
-        <v>-6.293801</v>
+        <v>-6.1877627</v>
       </c>
       <c r="S9" t="n">
-        <v>106.73573</v>
+        <v>106.8253287</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>SEKOLAH ERENOS</t>
+          <t>Centra Pratama</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>smp kristen</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>622174636076</t>
+          <t>622131903086</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>(021) 74636076</t>
-[...16 lines deleted...]
-      </c>
+          <t>(021) 31903086</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr"/>
+      <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>MPM5+V3F, Jl. Palapa No.68, Serua, Kec. Ciputat, Kota Tangerang Selatan, Banten 15414</t>
+          <t>RR57+7M2, RT.2/RW.10, Kb. Kacang, Kecamatan Tanah Abang, Kota Jakarta Pusat, Daerah Khusus Ibukota Jakarta 10240</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M10" t="n">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="N10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>Jam favorit di SEKOLAH ERENOS</t>
-[...6 lines deleted...]
-      </c>
+          <t>Buka</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/SEKOLAH+ERENOS/data=!4m7!3m6!1s0x2e69e545acc72355:0x879da18620959f2d!8m2!3d-6.3156044!4d106.7080896!16s%2Fg%2F11b6q2c_4l!19sChIJVSPHrEXlaS4RLZ-VIIahnYc?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/Centra+Pratama/data=!4m7!3m6!1s0x2e69f69e80e0d211:0x21b94d906a070ad7!8m2!3d-6.1918559!4d106.814141!16s%2Fg%2F1tdpjhnp!19sChIJEdLggJ72aS4R1woHapBNuSE?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R10" t="n">
-        <v>-6.3156044</v>
+        <v>-6.1918559</v>
       </c>
       <c r="S10" t="n">
-        <v>106.7080896</v>
+        <v>106.814141</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA Candle Tree School</t>
+          <t>PT. TOKOKOSEN INDONESIA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Smp Kristen</t>
+          <t>Expor Impor</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Sekolah Dasar (SD)</t>
+          <t>EXPOR IMPOR</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Bukan WA</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>622153153577</t>
+          <t>62213902512</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>(021) 53153577</t>
-[...8 lines deleted...]
-      <c r="J11" t="inlineStr"/>
+          <t>(021) 3902512</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>kup bg</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Pimpinan / Pengelola</t>
+        </is>
+      </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Jl. Jati Jelupang No.1, Jelupang, Kec. Serpong Utara, Kota Tangerang Selatan, Banten 15323</t>
+          <t>Jl. M.H. Thamrin No.59, RT.9/RW.5, Gondangdia, Kec. Menteng, Kota Jakarta Pusat, Daerah Khusus Ibukota Jakarta 10350</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>Tangerang Selatan</t>
+          <t>JAKARTA</t>
         </is>
       </c>
       <c r="M11" t="n">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="N11" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>Jam favorit di SD, SMP, SMA Candle Tree School</t>
+          <t>Buka</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>http://www.candletreeschool.com/</t>
+          <t>http://www.tokokosen.co.jp/</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>https://www.google.com/maps/place/SD,+SMP,+SMA+Candle+Tree+School/data=!4m7!3m6!1s0x2e69fbae90029911:0x99cfebf02e2c3ad8!8m2!3d-6.2559252!4d106.6698761!16s%2Fg%2F1hm5q6cyp!19sChIJEZkCkK77aS4R2DosLvDrz5k?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkwMi4wIJJjKgBIAVAD&amp;rclk=1</t>
+          <t>https://www.google.com/maps/place/PT.+TOKOKOSEN+INDONESIA/data=!4m7!3m6!1s0x2e69f423de555555:0x6e41e9751467565c!8m2!3d-6.1934692!4d106.8237219!16s%2Fg%2F11f5h2r087!19sChIJVVVV3iP0aS4RXFZnFHXpQW4?authuser=0&amp;hl=id&amp;g_ep=EgoyMDI2MDkyMy4wIJJjKgBIAVAD&amp;rclk=1</t>
         </is>
       </c>
       <c r="R11" t="n">
-        <v>-6.2559252</v>
+        <v>-6.1934692</v>
       </c>
       <c r="S11" t="n">
-        <v>106.6698761</v>
+        <v>106.8237219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>